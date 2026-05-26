--- v1 (2026-03-16)
+++ v2 (2026-05-26)
@@ -318,50 +318,51 @@
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1438"/>
         <w:gridCol w:w="8272"/>
       </w:tblGrid>
       <w:tr w:rsidR="00757C97" w:rsidRPr="00225DC8" w14:paraId="31A11569" w14:textId="77777777" w:rsidTr="000B0078">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1744639134"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1438" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6BE6FEB5" w14:textId="77777777" w:rsidR="00757C97" w:rsidRPr="004976AF" w:rsidRDefault="00757C97" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -382,50 +383,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Industry involvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00757C97" w:rsidRPr="00225DC8" w14:paraId="682EE1E4" w14:textId="77777777" w:rsidTr="000B0078">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1983960702"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1438" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0BBF21A2" w14:textId="77777777" w:rsidR="00757C97" w:rsidRPr="004976AF" w:rsidRDefault="00757C97" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -850,50 +852,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="684"/>
         <w:gridCol w:w="3933"/>
         <w:gridCol w:w="1153"/>
         <w:gridCol w:w="4031"/>
       </w:tblGrid>
       <w:tr w:rsidR="0077237C" w:rsidRPr="004976AF" w14:paraId="74497910" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-185756168"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="31D2FEC5" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="004976AF" w:rsidRDefault="0077237C" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -909,50 +912,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vega CPU (IZUM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1672324419"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="29ECD6E7" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="004976AF" w:rsidRDefault="0077237C" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -973,50 +977,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vega GPU (IZUM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0077237C" w:rsidRPr="004976AF" w14:paraId="33D5A09C" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1504863909"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="41B64908" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="004976AF" w:rsidRDefault="0077237C" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1032,50 +1037,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Karolina CPU (IT4Innovations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="263039388"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="292F9121" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="004976AF" w:rsidRDefault="0077237C" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1095,388 +1101,487 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Karolina GPU (IT4Innovations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0077237C" w:rsidRPr="004976AF" w14:paraId="14AC5955" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-102045852"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="257F4588" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="004976AF" w:rsidRDefault="0077237C" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E9B497A" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="004976AF" w:rsidRDefault="0077237C" w:rsidP="00C13538">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MeluXina CPU (LuxProvide)</w:t>
+              <w:t>MeluXina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CPU (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>LuxProvide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="210542109"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="465E8358" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="004976AF" w:rsidRDefault="0077237C" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32E19F63" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="004976AF" w:rsidRDefault="0077237C" w:rsidP="00C13538">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MeluXina GPU (LuxProvide)</w:t>
+              <w:t>MeluXina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GPU (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>LuxProvide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37A8C" w:rsidRPr="004976AF" w14:paraId="7037D60A" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1233129791"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6C3ED239" w14:textId="3CE6899A" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4113D4E9" w14:textId="430C4BFC" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF03AC">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MeluXina FPGA</w:t>
+              <w:t>MeluXina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF03AC">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FPGA</w:t>
             </w:r>
             <w:r w:rsidR="006761B6">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006761B6">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(LuxProvide)</w:t>
+              <w:t>LuxProvide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006761B6">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="303830748"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="30DBC064" w14:textId="23D627A5" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79709CAF" w14:textId="471D68D1" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC14E5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Discoverer GPU</w:t>
             </w:r>
             <w:r w:rsidR="006761B6">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006761B6">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(SofiaTech)</w:t>
+              <w:t>SofiaTech</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006761B6">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37A8C" w:rsidRPr="004976AF" w14:paraId="5384A986" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-859349357"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="32EBC67B" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A2A23CB" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRPr="004976AF" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Discoverer CPU (SofiaTech)</w:t>
+              <w:t>Discoverer CPU (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SofiaTech</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1563472244"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5DABE4AE" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1498,50 +1603,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Deucalion ARM (FCT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37A8C" w:rsidRPr="004976AF" w14:paraId="6478952F" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-630704539"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="236869D9" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1558,50 +1664,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Deucalion x86 (FCT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="2082867152"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6F9994B7" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1623,50 +1730,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Deucalion GPU (FCT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37A8C" w:rsidRPr="004976AF" w14:paraId="4AD280AC" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1974673122"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="01001F18" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1683,50 +1791,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LUMI-C (CSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1315573168"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5B37EEDD" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1748,50 +1857,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LUMI-G (CSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37A8C" w:rsidRPr="004976AF" w14:paraId="0F3EDF9E" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-505280578"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="089F3442" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1808,50 +1918,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Leonardo Booster (CINECA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1488969918"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="67B93BF5" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1873,50 +1984,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Leonardo DCGP (CINECA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37A8C" w:rsidRPr="004976AF" w14:paraId="2C7C458E" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-428341515"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7A155AF4" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1933,372 +2045,475 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MN5 GPP (BSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1537110440"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1CC11ED6" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37C8C6B8" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MN5 ACC (BSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C657DB" w:rsidRPr="004976AF" w14:paraId="3B0B9B19" w14:textId="77777777" w:rsidTr="00C13538">
+      <w:tr w:rsidR="004B2D94" w:rsidRPr="004976AF" w14:paraId="3B0B9B19" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-2048133311"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="43ADE4F4" w14:textId="784B58DA" w:rsidR="00C657DB" w:rsidRDefault="00497A54" w:rsidP="00D37A8C">
+              <w:p w14:paraId="43ADE4F4" w14:textId="784B58DA" w:rsidR="004B2D94" w:rsidRDefault="004B2D94" w:rsidP="004B2D94">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0135308C" w14:textId="4189C2D5" w:rsidR="00C657DB" w:rsidRDefault="00497A54" w:rsidP="00D37A8C">
+          <w:p w14:paraId="0135308C" w14:textId="4189C2D5" w:rsidR="004B2D94" w:rsidRDefault="004B2D94" w:rsidP="004B2D94">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00497A54">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MN5 HBM</w:t>
             </w:r>
-            <w:r w:rsidR="006761B6">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>(BSC)</w:t>
+              <w:t xml:space="preserve"> (BSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-80151545"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="709429DF" w14:textId="055DCE09" w:rsidR="00C657DB" w:rsidRDefault="00497A54" w:rsidP="00D37A8C">
+              <w:p w14:paraId="709429DF" w14:textId="6CAB2109" w:rsidR="004B2D94" w:rsidRDefault="004B2D94" w:rsidP="004B2D94">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1746FF" w14:textId="1453227B" w:rsidR="00C657DB" w:rsidRDefault="00497A54" w:rsidP="00D37A8C">
+          <w:p w14:paraId="7F1746FF" w14:textId="7C1F48FB" w:rsidR="004B2D94" w:rsidRDefault="004B2D94" w:rsidP="004B2D94">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>MN5 NG-GPP (BSC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00952CA7" w:rsidRPr="004976AF" w14:paraId="7BA58AA4" w14:textId="77777777" w:rsidTr="00C13538">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:id w:val="-18554474"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="684" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="36C036BC" w14:textId="59F9D338" w:rsidR="00952CA7" w:rsidRDefault="00952CA7" w:rsidP="00952CA7">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07008D5D" w14:textId="6029016E" w:rsidR="00952CA7" w:rsidRPr="00497A54" w:rsidRDefault="00952CA7" w:rsidP="00952CA7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Jupiter </w:t>
             </w:r>
             <w:r w:rsidRPr="00497A54">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Booster</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (FZJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3BCBB4" w14:textId="77777777" w:rsidR="00952CA7" w:rsidRDefault="00952CA7" w:rsidP="00952CA7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00028499" w14:textId="77777777" w:rsidR="00952CA7" w:rsidRDefault="00952CA7" w:rsidP="00952CA7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47826D85" w14:textId="77777777" w:rsidR="000448E9" w:rsidRPr="00E21EFB" w:rsidRDefault="000448E9" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BED8DF4" w14:textId="5F171B90" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Principal Investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A446CE" w14:textId="5EF7BDB4" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>Please fill in the information in the table below.</w:t>
+        <w:t xml:space="preserve">Please fill in the information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the table below.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2368"/>
         <w:gridCol w:w="7224"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C01E8" w:rsidRPr="00E21EFB" w14:paraId="499BFAB8" w14:textId="77777777" w:rsidTr="007C01E8">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BBC88A0" w14:textId="1F8EF1CD" w:rsidR="007C01E8" w:rsidRPr="00E21EFB" w:rsidRDefault="007C01E8" w:rsidP="003B26E0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21EFB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AD21C7E" w14:textId="727CB1C6" w:rsidR="007C01E8" w:rsidRPr="00E21EFB" w:rsidRDefault="007C01E8" w:rsidP="003B26E0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C01E8" w:rsidRPr="00E21EFB" w14:paraId="1E964D60" w14:textId="77777777" w:rsidTr="007C01E8">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FEE42BA" w14:textId="066FA883" w:rsidR="007C01E8" w:rsidRPr="003D2BB9" w:rsidRDefault="007C01E8" w:rsidP="003B26E0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D2BB9">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>First</w:t>
             </w:r>
             <w:r w:rsidR="003D2BB9" w:rsidRPr="00EA282D">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Given)</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2BB9">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7282CA42" w14:textId="34BCDFBB" w:rsidR="007C01E8" w:rsidRPr="00E21EFB" w:rsidRDefault="007C01E8" w:rsidP="003B26E0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2582,50 +2797,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="711"/>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="716"/>
         <w:gridCol w:w="4263"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB7034" w:rsidRPr="004976AF" w14:paraId="674BA3F9" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="271913492"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="08553B3F" w14:textId="77777777" w:rsidR="00DB7034" w:rsidRPr="004976AF" w:rsidRDefault="00DB7034" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2642,50 +2858,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976AF">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Biochemistry, Bioinformatics and Life sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="216175645"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="362C3D26" w14:textId="77777777" w:rsidR="00DB7034" w:rsidRPr="004976AF" w:rsidRDefault="00DB7034" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2707,50 +2924,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fundamental Constituents of Matter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB7034" w:rsidRPr="004976AF" w14:paraId="48942A21" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-798293018"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5BDE6D95" w14:textId="77777777" w:rsidR="00DB7034" w:rsidRPr="004976AF" w:rsidRDefault="00DB7034" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2767,50 +2985,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976AF">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Chemical Sciences and Materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1141580160"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5E13E39D" w14:textId="77777777" w:rsidR="00DB7034" w:rsidRPr="004976AF" w:rsidRDefault="00DB7034" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2831,50 +3050,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Linguistics, Cognition and Culture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB7034" w:rsidRPr="004976AF" w14:paraId="772D88D6" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1527167026"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="77211EE8" w14:textId="77777777" w:rsidR="00DB7034" w:rsidRPr="004976AF" w:rsidRDefault="00DB7034" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2891,50 +3111,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976AF">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Earth System Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1657838350"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="71E03B8C" w14:textId="77777777" w:rsidR="00DB7034" w:rsidRPr="004976AF" w:rsidRDefault="00DB7034" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2955,50 +3176,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mathematics and Computer Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB7034" w:rsidRPr="004976AF" w14:paraId="41DA91A6" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-283200639"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="28E76916" w14:textId="77777777" w:rsidR="00DB7034" w:rsidRPr="004976AF" w:rsidRDefault="00DB7034" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3013,50 +3235,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976AF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Economics, Finance and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1050738863"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="224BA43A" w14:textId="77777777" w:rsidR="00DB7034" w:rsidRPr="004976AF" w:rsidRDefault="00DB7034" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -3075,50 +3298,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Physiology and Medicine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB7034" w:rsidRPr="004976AF" w14:paraId="358A7840" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-449009331"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="791272D4" w14:textId="77777777" w:rsidR="00DB7034" w:rsidRPr="004976AF" w:rsidRDefault="00DB7034" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3141,50 +3365,51 @@
               </w:rPr>
               <w:t>Engineerin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1052500135"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5BF16104" w14:textId="77777777" w:rsidR="00DB7034" w:rsidRPr="004976AF" w:rsidRDefault="00DB7034" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3205,50 +3430,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Universe Science</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20DAB052" w14:textId="00AAFA88" w:rsidR="00F84A21" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F335740" w14:textId="0327D77F" w:rsidR="000B0078" w:rsidRDefault="000B0078" w:rsidP="00CF77FA">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Artificial Intellignece </w:t>
       </w:r>
       <w:r w:rsidR="00CF77FA">
         <w:t>technologies used, if applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D08F78" w14:textId="3C437194" w:rsidR="000B0078" w:rsidRDefault="00CF77FA" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please click once in the box to select it, click again to unselect</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -3269,50 +3495,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="3527"/>
         <w:gridCol w:w="726"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E158F" w:rsidRPr="004976AF" w14:paraId="66733BDF" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-430442431"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0990BE06" w14:textId="77777777" w:rsidR="009E158F" w:rsidRPr="004976AF" w:rsidRDefault="009E158F" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3328,50 +3555,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Machine Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1564759461"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="130E54D9" w14:textId="77777777" w:rsidR="009E158F" w:rsidRPr="004976AF" w:rsidRDefault="009E158F" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3394,50 +3622,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Audio (speech recognition, speech synthesis, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E158F" w:rsidRPr="004976AF" w14:paraId="3BFAE6C9" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1249567285"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6DCCBC3E" w14:textId="77777777" w:rsidR="009E158F" w:rsidRPr="004976AF" w:rsidRDefault="009E158F" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3453,50 +3682,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Natural Language Processing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-668857091"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5CCA08F1" w14:textId="77777777" w:rsidR="009E158F" w:rsidRPr="004976AF" w:rsidRDefault="009E158F" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3519,50 +3749,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Robotic process automation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E158F" w:rsidRPr="004976AF" w14:paraId="44026537" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1693421380"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="237473C1" w14:textId="77777777" w:rsidR="009E158F" w:rsidRPr="004976AF" w:rsidRDefault="009E158F" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3579,50 +3810,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Generative Language Modeling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-930505248"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="45E3617D" w14:textId="77777777" w:rsidR="009E158F" w:rsidRPr="004976AF" w:rsidRDefault="009E158F" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3645,50 +3877,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Virtual agents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E158F" w:rsidRPr="004976AF" w14:paraId="629A20DE" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-263376639"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2AF1B989" w14:textId="77777777" w:rsidR="009E158F" w:rsidRDefault="009E158F" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3706,50 +3939,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Deep Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1211797616"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1D7FE210" w14:textId="77777777" w:rsidR="009E158F" w:rsidRPr="004976AF" w:rsidRDefault="009E158F" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3772,50 +4006,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Decision management: Classified and statistical learning methods</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E158F" w:rsidRPr="004976AF" w14:paraId="22C9223C" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="51354461"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4DEBC681" w14:textId="77777777" w:rsidR="009E158F" w:rsidRDefault="009E158F" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3847,50 +4082,51 @@
               </w:rPr>
               <w:t>, etc.</w:t>
             </w:r>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1525393175"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3740A852" w14:textId="77777777" w:rsidR="009E158F" w:rsidRPr="004976AF" w:rsidRDefault="009E158F" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4149,76 +4385,76 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54127943" w14:textId="63C2E59D" w:rsidR="00F94D11" w:rsidRPr="00E21EFB" w:rsidRDefault="00F94D11" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46EFB5EA" w14:textId="16041D48" w:rsidR="00F94D11" w:rsidRPr="00E21EFB" w:rsidRDefault="00F94D11" w:rsidP="00F94D11">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Main features of the code</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD5EECE" w14:textId="77777777" w:rsidR="00F94D11" w:rsidRPr="00E21EFB" w:rsidRDefault="00F94D11" w:rsidP="00F94D11">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0924E6D6" w14:textId="1E1C683D" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F94D11" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Name of the code(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D754AC" w14:textId="74A1F628" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="003C264C" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below</w:t>
       </w:r>
       <w:r w:rsidR="00F94D11" w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -4545,51 +4781,79 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kind of parallelism used</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B53AC65" w14:textId="6EA84447" w:rsidR="00515D67" w:rsidRPr="00E21EFB" w:rsidRDefault="00515D67" w:rsidP="00515D67">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>Please fill in the information in the box below (e.g., MPI, OpenMP, MPI/OpenMP, pthreads, embarrassingly parallelism, etc.).</w:t>
+        <w:t xml:space="preserve">Please fill in the information in the box below (e.g., MPI, OpenMP, MPI/OpenMP, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>pthreads</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>embarrassingly</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parallelism, etc.).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="0014637E" w:rsidRPr="00E21EFB" w14:paraId="368D4666" w14:textId="77777777" w:rsidTr="00790AA4">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4621,51 +4885,65 @@
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Main libraries used, version and language. </w:t>
       </w:r>
       <w:r w:rsidR="002D1D7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Usage of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">/usr/local </w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>usr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/local </w:t>
       </w:r>
       <w:r w:rsidR="002D1D7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>libraries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021D3F0F" w14:textId="26B10980" w:rsidR="0072726C" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="0072726C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below: main libraries (e.g., FFTW, MKL, BLAS, LAPACK, etc.), language (</w:t>
       </w:r>
       <w:r w:rsidR="0086507A">
@@ -4719,51 +4997,65 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35C9C68E" w14:textId="77777777" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12A360D4" w14:textId="765D62BA" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other software used on the EuroHPC </w:t>
+        <w:t xml:space="preserve">Other software </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the EuroHPC </w:t>
       </w:r>
       <w:r w:rsidR="0086507A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">JU </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>systems. Usage of post-processing or pre-processing tools.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1900EAF2" w14:textId="31BB3C05" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
@@ -4868,51 +5160,65 @@
     </w:p>
     <w:p w14:paraId="0F87B6BB" w14:textId="458644E4" w:rsidR="000C4315" w:rsidRPr="00E21EFB" w:rsidRDefault="000C4315" w:rsidP="000C4315">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below (</w:t>
       </w:r>
       <w:r w:rsidR="0086507A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve"> makefile, script, etc.).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>makefile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>, script, etc.).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="0072726C" w:rsidRPr="00E21EFB" w14:paraId="7279DA97" w14:textId="77777777" w:rsidTr="00AF183B">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5087,55 +5393,63 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D8A32BE" w14:textId="09C961D1" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="492E19C9" w14:textId="66321B26" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Were any tools for studying the behavior of the code used?</w:t>
+        <w:t>Were</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any tools for studying the behavior of the code used?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A015BB" w14:textId="762E3CBD" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below (e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
@@ -5399,100 +5713,129 @@
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Communication patterns</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328C1C50" w14:textId="5D448F60" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>If you know which are the main communication patterns used in your code configuration,</w:t>
+        <w:t xml:space="preserve">If you know which </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>are the main communication patterns</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used in your code configuration,</w:t>
       </w:r>
       <w:r w:rsidR="0086507A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> please</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve"> select the ones from the mentioned below (click once in the box to select it, click again to unselect):</w:t>
+        <w:t xml:space="preserve"> select the ones from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mentioned below (click once in the box to select it, click again to unselect):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="716"/>
         <w:gridCol w:w="5235"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="3C964A03" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-686910357"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2398C31F" w14:textId="3F0C69BE" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -5512,50 +5855,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Many / few / no point-to-point communications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="3AA8FA15" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1462769991"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6CA22C01" w14:textId="1718B60E" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -5575,50 +5919,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Many / few / no collective communications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="59744E44" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1592745789"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7F8EBE35" w14:textId="3F53FF61" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -5638,50 +5983,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Barrier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="029B265A" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="801580605"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5DEB6EB4" w14:textId="003D1DAF" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -5701,50 +6047,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Reduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="0823E603" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-2121370282"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="151AECA4" w14:textId="3BACA2AF" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -5764,50 +6111,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Broadcast</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="6EF499E1" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1655452312"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="643BBB4F" w14:textId="36F90631" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -5827,50 +6175,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scatter/gather</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="00C3E091" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1150662938"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="38C03CAF" w14:textId="3A126C21" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -5934,51 +6283,65 @@
         </w:rPr>
         <w:t>calability testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA84DFA" w14:textId="56FF68EF" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F697F7A" w14:textId="40B56948" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Summary of the obtained results from the scalability testing</w:t>
+        <w:t xml:space="preserve">Summary of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>obtained results</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the scalability testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6125D1A7" w14:textId="527FC888" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="0086507A" w:rsidP="00B73951">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please s</w:t>
       </w:r>
       <w:r w:rsidR="00B73951" w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">how the scaling behavior of </w:t>
       </w:r>
       <w:r w:rsidR="00E21EFB" w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
@@ -6092,51 +6455,65 @@
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Images or graphics showing results from the scalability testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69161F5A" w14:textId="1E3E31E8" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00E21EFB" w:rsidP="00E21EFB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>All tables and figures (including photographs, schemas, graphs and diagrams) should be numbered with Arabic numerals (1, 2,...n) and</w:t>
+        <w:t xml:space="preserve">All tables and figures (including photographs, schemas, graphs and diagrams) should be numbered with Arabic numerals (1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>2,...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>n) and</w:t>
       </w:r>
       <w:r w:rsidR="0086507A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">include a descriptive caption. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA282D">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please attach the images to this form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> (minimum resolution 300 dpi).</w:t>
@@ -6604,51 +6981,65 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Strong scaling curve</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185A7736" w14:textId="202D5A80" w:rsidR="00E21EFB" w:rsidRPr="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>Please include the data in order to deploy the scalability curve when the number of processors varies for a fixed total problem size.</w:t>
+        <w:t xml:space="preserve">Please include the data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA224C">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA224C">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deploy the scalability curve when the number of processors varies for a fixed total problem size.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8363" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1673"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA224C" w:rsidRPr="00EF5F38" w14:paraId="1AE097A0" w14:textId="77777777" w:rsidTr="00264CAB">
@@ -7010,51 +7401,65 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Weak scaling curve</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F5F4A4" w14:textId="6053D669" w:rsidR="00E21EFB" w:rsidRPr="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>Please include the data in order to deploy the scalability curve when the number of processors varies for a fixed problem size per processor.</w:t>
+        <w:t xml:space="preserve">Please include the data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA224C">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA224C">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deploy the scalability curve when the number of processors varies for a fixed problem size per processor.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8363" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1673"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA224C" w:rsidRPr="00EF5F38" w14:paraId="10DAA2E4" w14:textId="77777777" w:rsidTr="00264CAB">
@@ -7507,98 +7912,114 @@
     </w:p>
     <w:p w14:paraId="02E1EA59" w14:textId="18964E81" w:rsidR="00232E6E" w:rsidRDefault="00232E6E" w:rsidP="00232E6E">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Summary of the obtained results from the enabling process</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE819D2" w14:textId="3EA93CEF" w:rsidR="00232E6E" w:rsidRPr="00AA224C" w:rsidRDefault="00232E6E" w:rsidP="00232E6E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232E6E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Please describe the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">spent </w:t>
       </w:r>
       <w:r w:rsidRPr="00232E6E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">effort. Which progress </w:t>
+        <w:t>effort</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00232E6E">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Which progress </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>was</w:t>
       </w:r>
       <w:r w:rsidRPr="00232E6E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> achieve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00232E6E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">? Please describe in detail which enabling work was performed (porting, work on algorithms, I/O…etc.). </w:t>
       </w:r>
       <w:r w:rsidR="003727C8">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>List problems</w:t>
       </w:r>
       <w:r w:rsidR="0036384F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve"> encountered, if any</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> encountered, if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0036384F">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003727C8">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>(maximum 500 words)</w:t>
       </w:r>
       <w:r w:rsidR="0036384F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
@@ -7656,55 +8077,77 @@
         <w:t>Used tools for the code analysis, if applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FCB9FA" w14:textId="6CE1C780" w:rsidR="00232E6E" w:rsidRPr="00E21EFB" w:rsidRDefault="00232E6E" w:rsidP="00232E6E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g., </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00232E6E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>Scalasca, Vampir, etc.</w:t>
+        <w:t>Scalasca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00232E6E">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00232E6E">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>Vampir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00232E6E">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>, etc.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>) (maximum 500 words)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
@@ -8524,51 +8967,65 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CC67FFD" w14:textId="55FCBEEA" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C350A65" w14:textId="61B200B2" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Explanation of how the computer time was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used</w:t>
+        <w:t xml:space="preserve">Explanation of how the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>computer time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used</w:t>
       </w:r>
       <w:r w:rsidR="004904D0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E7E8F9" w14:textId="333AFA1B" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below (maximum 500 words).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -8713,61 +9170,61 @@
     </w:p>
     <w:p w14:paraId="5C5AB785" w14:textId="77777777" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidSect="00F96ECD">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1077" w:bottom="1440" w:left="1077" w:header="709" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64873FF7" w14:textId="77777777" w:rsidR="0043272E" w:rsidRDefault="0043272E" w:rsidP="000E7B6E">
+    <w:p w14:paraId="6A75CDC6" w14:textId="77777777" w:rsidR="00C3767B" w:rsidRDefault="00C3767B" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C2EADCC" w14:textId="77777777" w:rsidR="0043272E" w:rsidRDefault="0043272E" w:rsidP="000E7B6E">
+    <w:p w14:paraId="4DEEFDAF" w14:textId="77777777" w:rsidR="00C3767B" w:rsidRDefault="00C3767B" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9055,100 +9512,100 @@
           </w:r>
           <w:r w:rsidR="00AF2D76">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00144A28">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>Development</w:t>
           </w:r>
           <w:r w:rsidR="00115D93">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> Access – Final Report</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1145" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="671E78C3" w14:textId="0BF8DF95" w:rsidR="00FB2D28" w:rsidRDefault="00FA0A93" w:rsidP="00BB4851">
+        <w:p w14:paraId="671E78C3" w14:textId="3C1DDC65" w:rsidR="00FB2D28" w:rsidRDefault="004B2D94" w:rsidP="00BB4851">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>11</w:t>
+            <w:t>27</w:t>
           </w:r>
           <w:r w:rsidR="004717D9">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>12</w:t>
+            <w:t>03</w:t>
           </w:r>
           <w:r w:rsidR="004717D9">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/20</w:t>
           </w:r>
           <w:r w:rsidR="00115D93">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-264308325"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="19317B"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="497988A4" w14:textId="6F677FD6" w:rsidR="00870456" w:rsidRDefault="00925A58" w:rsidP="00E5696D">
@@ -9162,79 +9619,79 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="380F1C8C" w14:textId="77777777" w:rsidR="00905029" w:rsidRDefault="00905029" w:rsidP="00905029">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="00000000" w:rsidP="00905029">
+      <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="00C3767B" w:rsidP="00905029">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47D3A3E1" w14:textId="77777777" w:rsidR="0043272E" w:rsidRDefault="0043272E" w:rsidP="000E7B6E">
+    <w:p w14:paraId="2D309D2B" w14:textId="77777777" w:rsidR="00C3767B" w:rsidRDefault="00C3767B" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23F38003" w14:textId="77777777" w:rsidR="0043272E" w:rsidRDefault="0043272E" w:rsidP="000E7B6E">
+    <w:p w14:paraId="4C912FFE" w14:textId="77777777" w:rsidR="00C3767B" w:rsidRDefault="00C3767B" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="120955C8" w14:textId="238D4488" w:rsidR="0097433E" w:rsidRDefault="00F96ECD" w:rsidP="00E5696D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="4513" w:hanging="4513"/>
     </w:pPr>
     <w:bookmarkStart w:id="2" w:name="page1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -10528,82 +10985,84 @@
   <w:num w:numId="12" w16cid:durableId="1132793717">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1213273301">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="930699039">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1283727607">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D422BE"/>
     <w:rsid w:val="000033F6"/>
     <w:rsid w:val="000071C2"/>
     <w:rsid w:val="0001100D"/>
     <w:rsid w:val="00023065"/>
     <w:rsid w:val="00030D4E"/>
     <w:rsid w:val="00043C0D"/>
     <w:rsid w:val="000448E9"/>
     <w:rsid w:val="00046FE3"/>
+    <w:rsid w:val="0005432C"/>
     <w:rsid w:val="000603DE"/>
     <w:rsid w:val="000648F1"/>
     <w:rsid w:val="0009413B"/>
     <w:rsid w:val="000B0078"/>
     <w:rsid w:val="000B0568"/>
     <w:rsid w:val="000C4315"/>
     <w:rsid w:val="000D2B92"/>
     <w:rsid w:val="000D506C"/>
     <w:rsid w:val="000D6031"/>
     <w:rsid w:val="000D6252"/>
     <w:rsid w:val="000E3CED"/>
     <w:rsid w:val="000E7B6E"/>
     <w:rsid w:val="00115D93"/>
     <w:rsid w:val="0012524F"/>
     <w:rsid w:val="00126EF4"/>
     <w:rsid w:val="00133CFE"/>
     <w:rsid w:val="00144A28"/>
     <w:rsid w:val="0014637E"/>
     <w:rsid w:val="00146C13"/>
     <w:rsid w:val="00160B82"/>
     <w:rsid w:val="00186FC8"/>
     <w:rsid w:val="00197C34"/>
     <w:rsid w:val="001A0268"/>
     <w:rsid w:val="001B7E6E"/>
     <w:rsid w:val="001C1F20"/>
@@ -10687,50 +11146,51 @@
     <w:rsid w:val="003F2536"/>
     <w:rsid w:val="00417D05"/>
     <w:rsid w:val="004200FB"/>
     <w:rsid w:val="0042300F"/>
     <w:rsid w:val="0043272E"/>
     <w:rsid w:val="00436C40"/>
     <w:rsid w:val="00437293"/>
     <w:rsid w:val="004451DE"/>
     <w:rsid w:val="00447FAB"/>
     <w:rsid w:val="00452B46"/>
     <w:rsid w:val="004542AC"/>
     <w:rsid w:val="00454C92"/>
     <w:rsid w:val="00461B80"/>
     <w:rsid w:val="004641DE"/>
     <w:rsid w:val="00464C8B"/>
     <w:rsid w:val="004717D9"/>
     <w:rsid w:val="00480AC5"/>
     <w:rsid w:val="004842D2"/>
     <w:rsid w:val="00485539"/>
     <w:rsid w:val="004904D0"/>
     <w:rsid w:val="00496052"/>
     <w:rsid w:val="00497A54"/>
     <w:rsid w:val="004B0079"/>
     <w:rsid w:val="004B02F2"/>
     <w:rsid w:val="004B1551"/>
+    <w:rsid w:val="004B2D94"/>
     <w:rsid w:val="004C1DE8"/>
     <w:rsid w:val="004C7E55"/>
     <w:rsid w:val="004D5D67"/>
     <w:rsid w:val="004D67A3"/>
     <w:rsid w:val="004E4573"/>
     <w:rsid w:val="004E517D"/>
     <w:rsid w:val="004E739F"/>
     <w:rsid w:val="004F182E"/>
     <w:rsid w:val="00501817"/>
     <w:rsid w:val="00501CC6"/>
     <w:rsid w:val="00514EFD"/>
     <w:rsid w:val="00515CE1"/>
     <w:rsid w:val="00515D67"/>
     <w:rsid w:val="005161E0"/>
     <w:rsid w:val="005340FD"/>
     <w:rsid w:val="00536A38"/>
     <w:rsid w:val="00536B3B"/>
     <w:rsid w:val="005443F2"/>
     <w:rsid w:val="0055261D"/>
     <w:rsid w:val="0056311A"/>
     <w:rsid w:val="00564239"/>
     <w:rsid w:val="00571FE2"/>
     <w:rsid w:val="0059538F"/>
     <w:rsid w:val="0059596A"/>
     <w:rsid w:val="00595F6D"/>
@@ -10814,50 +11274,51 @@
     <w:rsid w:val="00857D68"/>
     <w:rsid w:val="008623F0"/>
     <w:rsid w:val="00864712"/>
     <w:rsid w:val="008648EE"/>
     <w:rsid w:val="0086507A"/>
     <w:rsid w:val="00870456"/>
     <w:rsid w:val="00871601"/>
     <w:rsid w:val="008837BA"/>
     <w:rsid w:val="008920C0"/>
     <w:rsid w:val="008953BB"/>
     <w:rsid w:val="00896D03"/>
     <w:rsid w:val="008A5BC3"/>
     <w:rsid w:val="008A78C6"/>
     <w:rsid w:val="008B1664"/>
     <w:rsid w:val="008B7379"/>
     <w:rsid w:val="008C0C82"/>
     <w:rsid w:val="008C1654"/>
     <w:rsid w:val="008D59A5"/>
     <w:rsid w:val="008E2424"/>
     <w:rsid w:val="008E3197"/>
     <w:rsid w:val="00902679"/>
     <w:rsid w:val="00905029"/>
     <w:rsid w:val="0091486D"/>
     <w:rsid w:val="00925A58"/>
     <w:rsid w:val="00930996"/>
+    <w:rsid w:val="00952CA7"/>
     <w:rsid w:val="009628F1"/>
     <w:rsid w:val="00964734"/>
     <w:rsid w:val="00971713"/>
     <w:rsid w:val="009722B3"/>
     <w:rsid w:val="00972377"/>
     <w:rsid w:val="0097433E"/>
     <w:rsid w:val="00987349"/>
     <w:rsid w:val="00991259"/>
     <w:rsid w:val="009A0173"/>
     <w:rsid w:val="009A0569"/>
     <w:rsid w:val="009B306E"/>
     <w:rsid w:val="009C6198"/>
     <w:rsid w:val="009D08A3"/>
     <w:rsid w:val="009D612C"/>
     <w:rsid w:val="009D66E1"/>
     <w:rsid w:val="009E158F"/>
     <w:rsid w:val="009E4572"/>
     <w:rsid w:val="009F106F"/>
     <w:rsid w:val="009F191E"/>
     <w:rsid w:val="009F1E81"/>
     <w:rsid w:val="00A05A48"/>
     <w:rsid w:val="00A123C3"/>
     <w:rsid w:val="00A1420F"/>
     <w:rsid w:val="00A21C18"/>
     <w:rsid w:val="00A22D26"/>
@@ -10893,59 +11354,61 @@
     <w:rsid w:val="00B136CE"/>
     <w:rsid w:val="00B15B8E"/>
     <w:rsid w:val="00B238D9"/>
     <w:rsid w:val="00B245BC"/>
     <w:rsid w:val="00B307DD"/>
     <w:rsid w:val="00B30A34"/>
     <w:rsid w:val="00B329ED"/>
     <w:rsid w:val="00B45EBF"/>
     <w:rsid w:val="00B46CF7"/>
     <w:rsid w:val="00B46DB3"/>
     <w:rsid w:val="00B53FA2"/>
     <w:rsid w:val="00B66787"/>
     <w:rsid w:val="00B6739B"/>
     <w:rsid w:val="00B73951"/>
     <w:rsid w:val="00B75A73"/>
     <w:rsid w:val="00B768DC"/>
     <w:rsid w:val="00B81BE9"/>
     <w:rsid w:val="00B8477D"/>
     <w:rsid w:val="00BA3130"/>
     <w:rsid w:val="00BA69A6"/>
     <w:rsid w:val="00BA6FC4"/>
     <w:rsid w:val="00BB13D6"/>
     <w:rsid w:val="00BB4851"/>
     <w:rsid w:val="00BB7471"/>
     <w:rsid w:val="00BB76A0"/>
+    <w:rsid w:val="00BC5257"/>
     <w:rsid w:val="00BD5A6D"/>
     <w:rsid w:val="00BE1B09"/>
     <w:rsid w:val="00BF24DE"/>
     <w:rsid w:val="00C016A7"/>
     <w:rsid w:val="00C05C89"/>
     <w:rsid w:val="00C12948"/>
     <w:rsid w:val="00C1354B"/>
     <w:rsid w:val="00C14FF3"/>
     <w:rsid w:val="00C240E2"/>
+    <w:rsid w:val="00C3767B"/>
     <w:rsid w:val="00C45A45"/>
     <w:rsid w:val="00C45EDD"/>
     <w:rsid w:val="00C4607D"/>
     <w:rsid w:val="00C51BEE"/>
     <w:rsid w:val="00C57F33"/>
     <w:rsid w:val="00C61899"/>
     <w:rsid w:val="00C64BF0"/>
     <w:rsid w:val="00C657DB"/>
     <w:rsid w:val="00C71B4B"/>
     <w:rsid w:val="00C87F9B"/>
     <w:rsid w:val="00C94CE2"/>
     <w:rsid w:val="00CC029C"/>
     <w:rsid w:val="00CC15EF"/>
     <w:rsid w:val="00CC1E59"/>
     <w:rsid w:val="00CD6AF2"/>
     <w:rsid w:val="00CE480D"/>
     <w:rsid w:val="00CF03AC"/>
     <w:rsid w:val="00CF28CC"/>
     <w:rsid w:val="00CF3C15"/>
     <w:rsid w:val="00CF5344"/>
     <w:rsid w:val="00CF77FA"/>
     <w:rsid w:val="00D0374E"/>
     <w:rsid w:val="00D03C7E"/>
     <w:rsid w:val="00D07F06"/>
     <w:rsid w:val="00D10EA8"/>
@@ -12979,52 +13442,78 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011BD45769B505C47B741277D5A7E1AA2" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="165d1f5a1b5b8dd2782154e67cc5755f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="17615853-7f91-438f-9534-afd54aeb325b" xmlns:ns3="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="72cef66fe5dd5ee6040e06c2073859a1" ns1:_="" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="17615853-7f91-438f-9534-afd54aeb325b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011BD45769B505C47B741277D5A7E1AA2" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f59d5f134b35518477f51a8c1dd115bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="17615853-7f91-438f-9534-afd54aeb325b" xmlns:ns3="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c6544e04ea5dd6bb0690710ccd167231" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="17615853-7f91-438f-9534-afd54aeb325b"/>
     <xsd:import namespace="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -13256,137 +13745,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82F85FEC-19CF-48E1-A3D0-EC336F1395B7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EABBAC58-38A9-4ECF-AF7A-C251B8593991}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6C91CC-8DA5-40F1-8321-E4332997BBBB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F48CAA67-5A24-403C-BA7A-C51AC326CC9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
     <ds:schemaRef ds:uri="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EABBAC58-38A9-4ECF-AF7A-C251B8593991}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28F8E647-3633-40D5-AA23-47ED8962530E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1235</Words>
-  <Characters>7043</Characters>
+  <Words>1239</Words>
+  <Characters>7063</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8262</CharactersWithSpaces>
+  <CharactersWithSpaces>8286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marjolein Oorsprong</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010011BD45769B505C47B741277D5A7E1AA2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>