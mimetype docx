--- v1 (2026-03-12)
+++ v2 (2026-05-26)
@@ -1060,56 +1060,81 @@
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62195123" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MeluXina CPU (LuxProvide)</w:t>
+              <w:t>MeluXina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CPU (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>LuxProvide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="210542109"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="004A9D46" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
@@ -1120,56 +1145,81 @@
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4980314A" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MeluXina GPU (LuxProvide)</w:t>
+              <w:t>MeluXina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GPU (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>LuxProvide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w14:paraId="2C3C64FD" w14:textId="77777777" w:rsidTr="00F8184A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1233129791"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
@@ -1185,70 +1235,88 @@
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14037CFC" w14:textId="349C3B2C" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF03AC">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MeluXina FPGA</w:t>
+              <w:t>MeluXina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF03AC">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FPGA</w:t>
             </w:r>
             <w:r w:rsidR="0008422F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0008422F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(LuxProvide)</w:t>
+              <w:t>LuxProvide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0008422F">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="303830748"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="64DE98AD" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
@@ -1271,58 +1339,67 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A94097A" w14:textId="0FE74A61" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC14E5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Discoverer GPU</w:t>
             </w:r>
             <w:r w:rsidR="0008422F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0008422F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(SofiaTech)</w:t>
+              <w:t>SofiaTech</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0008422F">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w14:paraId="0054DDA0" w14:textId="77777777" w:rsidTr="00F8184A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-859349357"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
@@ -1343,51 +1420,67 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7007D23C" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Discoverer CPU (SofiaTech)</w:t>
+              <w:t>Discoverer CPU (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SofiaTech</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1563472244"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="77193185" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
@@ -1975,257 +2068,373 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4301BB78" w14:textId="0B1B4476" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00497A54">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MN5 HBM</w:t>
             </w:r>
             <w:r w:rsidR="0008422F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>(BSC)</w:t>
+              <w:t xml:space="preserve"> (BSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-80151545"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3481B67F" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F43000C" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
+          <w:p w14:paraId="6F43000C" w14:textId="1266BB8C" w:rsidR="00FA0B2F" w:rsidRDefault="00CE5B7F" w:rsidP="00F8184A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>MN5 NG-GPP</w:t>
+            </w:r>
+            <w:r w:rsidR="0081040C">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081040C">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(BSC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE5B7F" w:rsidRPr="004976AF" w14:paraId="73758F9F" w14:textId="77777777" w:rsidTr="00F8184A">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:id w:val="-609976640"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="684" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="078D1D34" w14:textId="29542259" w:rsidR="00CE5B7F" w:rsidRDefault="00CE5B7F" w:rsidP="00CE5B7F">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA60711" w14:textId="1BB68348" w:rsidR="00CE5B7F" w:rsidRPr="00497A54" w:rsidRDefault="00CE5B7F" w:rsidP="00CE5B7F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Jupiter </w:t>
             </w:r>
             <w:r w:rsidRPr="00497A54">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Booster</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (FZJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B69F357" w14:textId="77777777" w:rsidR="00CE5B7F" w:rsidRDefault="00CE5B7F" w:rsidP="00CE5B7F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA9141D" w14:textId="77777777" w:rsidR="00CE5B7F" w:rsidRDefault="00CE5B7F" w:rsidP="00CE5B7F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B9A763B" w14:textId="77777777" w:rsidR="00E71046" w:rsidRPr="00E21EFB" w:rsidRDefault="00E71046" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BED8DF4" w14:textId="5F171B90" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Principal Investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BCBB23" w14:textId="7FCCB809" w:rsidR="00F84A21" w:rsidRPr="00AF31D7" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>Please fill in the information in the table below.</w:t>
+        <w:t xml:space="preserve">Please fill in the information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the table below.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2368"/>
         <w:gridCol w:w="7224"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E71046" w:rsidRPr="00E21EFB" w14:paraId="2DEC337E" w14:textId="77777777" w:rsidTr="00317E73">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F289E14" w14:textId="77777777" w:rsidR="00E71046" w:rsidRPr="00E21EFB" w:rsidRDefault="00E71046" w:rsidP="00317E73">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21EFB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44453417" w14:textId="77777777" w:rsidR="00E71046" w:rsidRPr="00E21EFB" w:rsidRDefault="00E71046" w:rsidP="00317E73">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E71046" w:rsidRPr="00E21EFB" w14:paraId="63C5057F" w14:textId="77777777" w:rsidTr="00317E73">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59803A25" w14:textId="77777777" w:rsidR="00E71046" w:rsidRPr="003D2BB9" w:rsidRDefault="00E71046" w:rsidP="00317E73">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D2BB9">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>First</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA282D">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Given)</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2BB9">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27438153" w14:textId="77777777" w:rsidR="00E71046" w:rsidRPr="00E21EFB" w:rsidRDefault="00E71046" w:rsidP="00317E73">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -3132,50 +3341,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Universe Science</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20DAB052" w14:textId="00AAFA88" w:rsidR="00F84A21" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29F5250E" w14:textId="77777777" w:rsidR="00356DC9" w:rsidRDefault="00356DC9" w:rsidP="00356DC9">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Artificial Intellignece technologies used, if applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9B5C48" w14:textId="77777777" w:rsidR="00356DC9" w:rsidRDefault="00356DC9" w:rsidP="00356DC9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please click once in the box to select it, click again to unselect</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -4061,76 +4271,76 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54127943" w14:textId="63C2E59D" w:rsidR="00F94D11" w:rsidRPr="00E21EFB" w:rsidRDefault="00F94D11" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46EFB5EA" w14:textId="16041D48" w:rsidR="00F94D11" w:rsidRPr="00E21EFB" w:rsidRDefault="00F94D11" w:rsidP="00F94D11">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Main features of the code</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD5EECE" w14:textId="77777777" w:rsidR="00F94D11" w:rsidRPr="00E21EFB" w:rsidRDefault="00F94D11" w:rsidP="00F94D11">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0924E6D6" w14:textId="1E1C683D" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F94D11" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Name of the code(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D754AC" w14:textId="74A1F628" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="003C264C" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below</w:t>
       </w:r>
       <w:r w:rsidR="00F94D11" w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -4457,51 +4667,79 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kind of parallelism used</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B53AC65" w14:textId="6EA84447" w:rsidR="00515D67" w:rsidRPr="00E21EFB" w:rsidRDefault="00515D67" w:rsidP="00515D67">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>Please fill in the information in the box below (e.g., MPI, OpenMP, MPI/OpenMP, pthreads, embarrassingly parallelism, etc.).</w:t>
+        <w:t xml:space="preserve">Please fill in the information in the box below (e.g., MPI, OpenMP, MPI/OpenMP, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>pthreads</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>embarrassingly</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parallelism, etc.).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="0014637E" w:rsidRPr="00E21EFB" w14:paraId="368D4666" w14:textId="77777777" w:rsidTr="00790AA4">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4533,51 +4771,65 @@
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Main libraries used, version and language. </w:t>
       </w:r>
       <w:r w:rsidR="00E71046">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Usage of</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /usr/local </w:t>
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>usr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/local </w:t>
       </w:r>
       <w:r w:rsidR="00E71046">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>libraries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021D3F0F" w14:textId="5CF67C97" w:rsidR="0072726C" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="0072726C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below: main libraries (e.g., FFTW, MKL, BLAS, LAPACK, etc.), language (</w:t>
       </w:r>
       <w:r w:rsidR="00932A1E">
@@ -4631,51 +4883,65 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35C9C68E" w14:textId="77777777" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12A360D4" w14:textId="1330CF55" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other software used on the EuroHPC </w:t>
+        <w:t xml:space="preserve">Other software </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the EuroHPC </w:t>
       </w:r>
       <w:r w:rsidR="00F25887">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">JU </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>systems. Usage of post-processing or pre-processing tools.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1900EAF2" w14:textId="31BB3C05" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
@@ -4776,55 +5042,63 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>How is the program complied?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F87B6BB" w14:textId="51AB85C2" w:rsidR="000C4315" w:rsidRPr="00E21EFB" w:rsidRDefault="000C4315" w:rsidP="000C4315">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below (</w:t>
       </w:r>
       <w:r w:rsidR="00271746">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">e.g., </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>makefile, script, etc.).</w:t>
+        <w:t>makefile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>, script, etc.).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="0072726C" w:rsidRPr="00E21EFB" w14:paraId="7279DA97" w14:textId="77777777" w:rsidTr="00AF183B">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4999,55 +5273,63 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D8A32BE" w14:textId="09C961D1" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="492E19C9" w14:textId="66321B26" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Were any tools for studying the behavior of the code used?</w:t>
+        <w:t>Were</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any tools for studying the behavior of the code used?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A015BB" w14:textId="762E3CBD" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below (e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
@@ -5311,63 +5593,91 @@
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Communication patterns</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328C1C50" w14:textId="0788178D" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>If you know which are the main communication patterns used in your code configuration,</w:t>
+        <w:t xml:space="preserve">If you know which </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>are the main communication patterns</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used in your code configuration,</w:t>
       </w:r>
       <w:r w:rsidR="00271746">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> please</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve"> select the ones from the mentioned below (click once in the box to select it, click again to unselect):</w:t>
+        <w:t xml:space="preserve"> select the ones from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mentioned below (click once in the box to select it, click again to unselect):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="716"/>
         <w:gridCol w:w="5235"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="3C964A03" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:sdt>
@@ -5846,51 +6156,65 @@
         </w:rPr>
         <w:t>calability testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA84DFA" w14:textId="56FF68EF" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F697F7A" w14:textId="40B56948" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Summary of the obtained results from the scalability testing</w:t>
+        <w:t xml:space="preserve">Summary of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>obtained results</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the scalability testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6125D1A7" w14:textId="01785177" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00932A1E" w:rsidP="00B73951">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please s</w:t>
       </w:r>
       <w:r w:rsidR="00B73951" w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">how the scaling behavior of </w:t>
       </w:r>
       <w:r w:rsidR="00E21EFB" w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
@@ -6004,51 +6328,65 @@
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Images or graphics showing results from the scalability testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69161F5A" w14:textId="67049A50" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00E21EFB" w:rsidP="00E21EFB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>All tables and figures (including photographs, schemas, graphs and diagrams) should be numbered with Arabic numerals (1, 2,...n) and</w:t>
+        <w:t xml:space="preserve">All tables and figures (including photographs, schemas, graphs and diagrams) should be numbered with Arabic numerals (1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>2,...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>n) and</w:t>
       </w:r>
       <w:r w:rsidR="00932A1E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">include a descriptive caption. </w:t>
       </w:r>
       <w:r w:rsidRPr="00402101">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please attach the images to this form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> (minimum resolution 300 dpi).</w:t>
@@ -6508,51 +6846,65 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Strong scaling curve</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185A7736" w14:textId="202D5A80" w:rsidR="00E21EFB" w:rsidRPr="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>Please include the data in order to deploy the scalability curve when the number of processors varies for a fixed total problem size.</w:t>
+        <w:t xml:space="preserve">Please include the data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA224C">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA224C">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deploy the scalability curve when the number of processors varies for a fixed total problem size.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8363" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1673"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA224C" w:rsidRPr="00EF5F38" w14:paraId="1AE097A0" w14:textId="77777777" w:rsidTr="0061524D">
@@ -6914,51 +7266,65 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Weak scaling curve</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F5F4A4" w14:textId="6053D669" w:rsidR="00E21EFB" w:rsidRPr="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>Please include the data in order to deploy the scalability curve when the number of processors varies for a fixed problem size per processor.</w:t>
+        <w:t xml:space="preserve">Please include the data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA224C">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA224C">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deploy the scalability curve when the number of processors varies for a fixed problem size per processor.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8363" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1673"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA224C" w:rsidRPr="00EF5F38" w14:paraId="10DAA2E4" w14:textId="77777777" w:rsidTr="0061524D">
@@ -7938,51 +8304,65 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CC67FFD" w14:textId="55FCBEEA" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C350A65" w14:textId="7E5A2A06" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explanation of how the computer time was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used. </w:t>
+        <w:t xml:space="preserve">Explanation of how the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>computer time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E7E8F9" w14:textId="333AFA1B" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below (maximum 500 words).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
@@ -8107,61 +8487,61 @@
     </w:p>
     <w:p w14:paraId="5C5AB785" w14:textId="77777777" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidSect="00F96ECD">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1077" w:bottom="1440" w:left="1077" w:header="709" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DB1E177" w14:textId="77777777" w:rsidR="00851098" w:rsidRDefault="00851098" w:rsidP="000E7B6E">
+    <w:p w14:paraId="27B28EA8" w14:textId="77777777" w:rsidR="005901E1" w:rsidRDefault="005901E1" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CAF92E4" w14:textId="77777777" w:rsidR="00851098" w:rsidRDefault="00851098" w:rsidP="000E7B6E">
+    <w:p w14:paraId="08D95781" w14:textId="77777777" w:rsidR="005901E1" w:rsidRDefault="005901E1" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8449,100 +8829,100 @@
           </w:r>
           <w:r w:rsidR="00AF2D76">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00280414">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>Benchmark</w:t>
           </w:r>
           <w:r w:rsidR="00115D93">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> Access – Final Report</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1145" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="671E78C3" w14:textId="3A3FAE66" w:rsidR="00FB2D28" w:rsidRDefault="00E55CC3" w:rsidP="00BB4851">
+        <w:p w14:paraId="671E78C3" w14:textId="70B3ACD4" w:rsidR="00FB2D28" w:rsidRDefault="00751AA2" w:rsidP="00BB4851">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>11</w:t>
+            <w:t>27</w:t>
           </w:r>
           <w:r w:rsidR="004717D9">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>12</w:t>
+            <w:t>03</w:t>
           </w:r>
           <w:r w:rsidR="004717D9">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/20</w:t>
           </w:r>
           <w:r w:rsidR="00115D93">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-264308325"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="19317B"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="497988A4" w14:textId="6F677FD6" w:rsidR="00870456" w:rsidRDefault="00925A58" w:rsidP="00E5696D">
@@ -8574,61 +8954,61 @@
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
       </w:p>
       <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="00000000" w:rsidP="00905029">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40322FD7" w14:textId="77777777" w:rsidR="00851098" w:rsidRDefault="00851098" w:rsidP="000E7B6E">
+    <w:p w14:paraId="537FAD14" w14:textId="77777777" w:rsidR="005901E1" w:rsidRDefault="005901E1" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F24D59D" w14:textId="77777777" w:rsidR="00851098" w:rsidRDefault="00851098" w:rsidP="000E7B6E">
+    <w:p w14:paraId="31004777" w14:textId="77777777" w:rsidR="005901E1" w:rsidRDefault="005901E1" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="120955C8" w14:textId="238D4488" w:rsidR="0097433E" w:rsidRDefault="00F96ECD" w:rsidP="00E5696D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="4513" w:hanging="4513"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="page1"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -9922,50 +10302,51 @@
   <w:num w:numId="12" w16cid:durableId="1132793717">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1213273301">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="930699039">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="365761600">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D422BE"/>
     <w:rsid w:val="000033F6"/>
@@ -10092,120 +10473,123 @@
     <w:rsid w:val="00485539"/>
     <w:rsid w:val="00496052"/>
     <w:rsid w:val="004B0079"/>
     <w:rsid w:val="004B02F2"/>
     <w:rsid w:val="004B1551"/>
     <w:rsid w:val="004C7E55"/>
     <w:rsid w:val="004D5D67"/>
     <w:rsid w:val="004D67A3"/>
     <w:rsid w:val="004E4573"/>
     <w:rsid w:val="004E517D"/>
     <w:rsid w:val="004E739F"/>
     <w:rsid w:val="004F182E"/>
     <w:rsid w:val="00501817"/>
     <w:rsid w:val="00501CC6"/>
     <w:rsid w:val="00514EFD"/>
     <w:rsid w:val="00515CE1"/>
     <w:rsid w:val="00515D67"/>
     <w:rsid w:val="005161E0"/>
     <w:rsid w:val="005340FD"/>
     <w:rsid w:val="00536A38"/>
     <w:rsid w:val="00536B3B"/>
     <w:rsid w:val="005443F2"/>
     <w:rsid w:val="0055261D"/>
     <w:rsid w:val="0056311A"/>
     <w:rsid w:val="00571FE2"/>
+    <w:rsid w:val="005901E1"/>
     <w:rsid w:val="0059596A"/>
     <w:rsid w:val="00595F6D"/>
     <w:rsid w:val="005A1E93"/>
     <w:rsid w:val="005A1EF0"/>
     <w:rsid w:val="005A33DB"/>
     <w:rsid w:val="005A6719"/>
     <w:rsid w:val="005B1B35"/>
     <w:rsid w:val="005B31F6"/>
     <w:rsid w:val="005B444A"/>
     <w:rsid w:val="005C24C2"/>
     <w:rsid w:val="005D1DC7"/>
     <w:rsid w:val="005E1692"/>
     <w:rsid w:val="005F2D70"/>
     <w:rsid w:val="006075BC"/>
     <w:rsid w:val="0061524D"/>
     <w:rsid w:val="00615E49"/>
     <w:rsid w:val="0062186D"/>
     <w:rsid w:val="006308C2"/>
     <w:rsid w:val="0063108C"/>
     <w:rsid w:val="00645B6D"/>
     <w:rsid w:val="00646A40"/>
     <w:rsid w:val="00654C1E"/>
     <w:rsid w:val="00660BC5"/>
     <w:rsid w:val="00661EDA"/>
     <w:rsid w:val="00661F39"/>
     <w:rsid w:val="00673535"/>
     <w:rsid w:val="006752AA"/>
     <w:rsid w:val="00680D05"/>
     <w:rsid w:val="006821CB"/>
     <w:rsid w:val="006825A6"/>
     <w:rsid w:val="006832B8"/>
     <w:rsid w:val="006A02A9"/>
     <w:rsid w:val="006B4CC7"/>
     <w:rsid w:val="006C0C24"/>
     <w:rsid w:val="006C20BF"/>
     <w:rsid w:val="006C57CC"/>
     <w:rsid w:val="006D79E6"/>
     <w:rsid w:val="006F3141"/>
     <w:rsid w:val="006F5865"/>
     <w:rsid w:val="006F6735"/>
     <w:rsid w:val="007005A9"/>
     <w:rsid w:val="00707C7C"/>
     <w:rsid w:val="0071498C"/>
     <w:rsid w:val="00716151"/>
     <w:rsid w:val="00722912"/>
     <w:rsid w:val="007240C3"/>
     <w:rsid w:val="0072726C"/>
     <w:rsid w:val="00732B73"/>
     <w:rsid w:val="00746D3D"/>
+    <w:rsid w:val="00751AA2"/>
     <w:rsid w:val="00751B04"/>
     <w:rsid w:val="0075431D"/>
     <w:rsid w:val="00756AAC"/>
     <w:rsid w:val="00761A7C"/>
     <w:rsid w:val="00766E2F"/>
     <w:rsid w:val="007774EF"/>
     <w:rsid w:val="00784A75"/>
     <w:rsid w:val="007853CC"/>
     <w:rsid w:val="00787F50"/>
     <w:rsid w:val="007961EA"/>
     <w:rsid w:val="007B5FD2"/>
     <w:rsid w:val="007B6270"/>
     <w:rsid w:val="007B70AA"/>
     <w:rsid w:val="007C01E8"/>
     <w:rsid w:val="007D7D35"/>
     <w:rsid w:val="007E0BA0"/>
     <w:rsid w:val="007E0D91"/>
     <w:rsid w:val="007F3A92"/>
     <w:rsid w:val="007F4ECF"/>
     <w:rsid w:val="007F7CFE"/>
     <w:rsid w:val="00800883"/>
+    <w:rsid w:val="0081040C"/>
     <w:rsid w:val="00815DC8"/>
     <w:rsid w:val="00835347"/>
     <w:rsid w:val="00836B5B"/>
     <w:rsid w:val="00843699"/>
     <w:rsid w:val="00851098"/>
     <w:rsid w:val="00856A20"/>
     <w:rsid w:val="00857D68"/>
     <w:rsid w:val="008623F0"/>
     <w:rsid w:val="00864712"/>
     <w:rsid w:val="008648EE"/>
     <w:rsid w:val="00870456"/>
     <w:rsid w:val="00871601"/>
     <w:rsid w:val="008837BA"/>
     <w:rsid w:val="00885F2A"/>
     <w:rsid w:val="008920C0"/>
     <w:rsid w:val="008953BB"/>
     <w:rsid w:val="00896D03"/>
     <w:rsid w:val="008A5BC3"/>
     <w:rsid w:val="008A78C6"/>
     <w:rsid w:val="008B1664"/>
     <w:rsid w:val="008B7379"/>
     <w:rsid w:val="008C0C82"/>
     <w:rsid w:val="008C1654"/>
     <w:rsid w:val="008D59A5"/>
     <w:rsid w:val="008E2424"/>
@@ -10232,103 +10616,106 @@
     <w:rsid w:val="009D66E1"/>
     <w:rsid w:val="009E4572"/>
     <w:rsid w:val="009F106F"/>
     <w:rsid w:val="009F191E"/>
     <w:rsid w:val="00A123C3"/>
     <w:rsid w:val="00A1420F"/>
     <w:rsid w:val="00A21C18"/>
     <w:rsid w:val="00A22D26"/>
     <w:rsid w:val="00A25135"/>
     <w:rsid w:val="00A252DA"/>
     <w:rsid w:val="00A2565E"/>
     <w:rsid w:val="00A34A2C"/>
     <w:rsid w:val="00A34DFF"/>
     <w:rsid w:val="00A35BD6"/>
     <w:rsid w:val="00A4364D"/>
     <w:rsid w:val="00A47E7B"/>
     <w:rsid w:val="00A56404"/>
     <w:rsid w:val="00A56789"/>
     <w:rsid w:val="00A60E7D"/>
     <w:rsid w:val="00A62CB6"/>
     <w:rsid w:val="00A66C63"/>
     <w:rsid w:val="00A738C6"/>
     <w:rsid w:val="00A7744D"/>
     <w:rsid w:val="00A83FCC"/>
     <w:rsid w:val="00AA224C"/>
+    <w:rsid w:val="00AA7E7E"/>
     <w:rsid w:val="00AB338D"/>
     <w:rsid w:val="00AB752E"/>
     <w:rsid w:val="00AC7855"/>
     <w:rsid w:val="00AD0190"/>
     <w:rsid w:val="00AD102D"/>
     <w:rsid w:val="00AE2044"/>
     <w:rsid w:val="00AF2D76"/>
     <w:rsid w:val="00AF31D7"/>
     <w:rsid w:val="00AF6D2B"/>
     <w:rsid w:val="00AF7F03"/>
     <w:rsid w:val="00B00E15"/>
     <w:rsid w:val="00B136CE"/>
     <w:rsid w:val="00B238D9"/>
     <w:rsid w:val="00B30A34"/>
     <w:rsid w:val="00B329ED"/>
     <w:rsid w:val="00B45EBF"/>
     <w:rsid w:val="00B46CF7"/>
     <w:rsid w:val="00B66787"/>
     <w:rsid w:val="00B6739B"/>
     <w:rsid w:val="00B73951"/>
     <w:rsid w:val="00B75A73"/>
     <w:rsid w:val="00B768DC"/>
     <w:rsid w:val="00B81BE9"/>
     <w:rsid w:val="00B8477D"/>
     <w:rsid w:val="00BA3130"/>
     <w:rsid w:val="00BA69A6"/>
     <w:rsid w:val="00BA6FC4"/>
     <w:rsid w:val="00BB4851"/>
     <w:rsid w:val="00BB7471"/>
     <w:rsid w:val="00BB76A0"/>
+    <w:rsid w:val="00BC5257"/>
     <w:rsid w:val="00BD5A6D"/>
     <w:rsid w:val="00BE1B09"/>
     <w:rsid w:val="00BF24DE"/>
     <w:rsid w:val="00C01466"/>
     <w:rsid w:val="00C016A7"/>
     <w:rsid w:val="00C12948"/>
     <w:rsid w:val="00C1354B"/>
     <w:rsid w:val="00C14FF3"/>
     <w:rsid w:val="00C240E2"/>
     <w:rsid w:val="00C45A45"/>
     <w:rsid w:val="00C45EDD"/>
     <w:rsid w:val="00C4607D"/>
     <w:rsid w:val="00C51BEE"/>
     <w:rsid w:val="00C61899"/>
     <w:rsid w:val="00C64BF0"/>
     <w:rsid w:val="00C71B4B"/>
     <w:rsid w:val="00C87F9B"/>
     <w:rsid w:val="00C94CE2"/>
     <w:rsid w:val="00CC029C"/>
     <w:rsid w:val="00CC15EF"/>
     <w:rsid w:val="00CC1E59"/>
     <w:rsid w:val="00CD6AF2"/>
     <w:rsid w:val="00CE480D"/>
+    <w:rsid w:val="00CE5B7F"/>
     <w:rsid w:val="00CF28CC"/>
     <w:rsid w:val="00CF3C15"/>
     <w:rsid w:val="00CF5344"/>
     <w:rsid w:val="00D0374E"/>
     <w:rsid w:val="00D03C7E"/>
     <w:rsid w:val="00D07F06"/>
     <w:rsid w:val="00D10EA8"/>
     <w:rsid w:val="00D25FBC"/>
     <w:rsid w:val="00D32E66"/>
     <w:rsid w:val="00D422BE"/>
     <w:rsid w:val="00D44819"/>
     <w:rsid w:val="00D51457"/>
     <w:rsid w:val="00D64230"/>
     <w:rsid w:val="00D777AE"/>
     <w:rsid w:val="00D8175D"/>
     <w:rsid w:val="00D82580"/>
     <w:rsid w:val="00D95255"/>
     <w:rsid w:val="00D96365"/>
     <w:rsid w:val="00D96F9A"/>
     <w:rsid w:val="00DA0C9A"/>
     <w:rsid w:val="00DA2AFC"/>
     <w:rsid w:val="00DA33E1"/>
     <w:rsid w:val="00DA38A6"/>
     <w:rsid w:val="00DA7309"/>
     <w:rsid w:val="00DB4DDC"/>
@@ -12366,52 +12753,52 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="17615853-7f91-438f-9534-afd54aeb325b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011BD45769B505C47B741277D5A7E1AA2" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="165d1f5a1b5b8dd2782154e67cc5755f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="17615853-7f91-438f-9534-afd54aeb325b" xmlns:ns3="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="72cef66fe5dd5ee6040e06c2073859a1" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011BD45769B505C47B741277D5A7E1AA2" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f59d5f134b35518477f51a8c1dd115bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="17615853-7f91-438f-9534-afd54aeb325b" xmlns:ns3="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c6544e04ea5dd6bb0690710ccd167231" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="17615853-7f91-438f-9534-afd54aeb325b"/>
     <xsd:import namespace="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -12667,91 +13054,91 @@
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BB9FB7B-09CA-4BA7-86D4-0E4A2258715D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
     <ds:schemaRef ds:uri="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8727F1EF-DCB0-4F63-A409-0495BBAD4952}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFF42CA2-7676-46FC-BB5D-FED18A7F670E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AA7944C-AD77-47FA-BF7A-D067F50487B7}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6C91CC-8DA5-40F1-8321-E4332997BBBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1102</Words>
-  <Characters>6288</Characters>
+  <Words>1106</Words>
+  <Characters>6308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7376</CharactersWithSpaces>
+  <CharactersWithSpaces>7400</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marjolein Oorsprong</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010011BD45769B505C47B741277D5A7E1AA2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>